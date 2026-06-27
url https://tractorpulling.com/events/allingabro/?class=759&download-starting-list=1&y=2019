--- v0 (2025-12-08)
+++ v1 (2026-06-27)
@@ -183,51 +183,51 @@
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Rabbit G'n Mad (DK)</t>
         </is>
       </c>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E2" s="0"/>
       <c r="F2" s="0" t="n">
         <v>101.97</v>
       </c>
       <c r="G2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="n">
         <v>91.50</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Zeinstra New Born Deere (NL)</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>FP</t>