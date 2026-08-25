--- v0 (2026-03-15)
+++ v1 (2026-08-25)
@@ -348,51 +348,51 @@
         <v>99.66</v>
       </c>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>You Never Know (NO)</t>
         </is>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="n">
         <v>97.10</v>
       </c>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C12" s="0"/>
       <c r="D12" s="0" t="n">
         <v>92.55</v>
       </c>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>SøMælk D'n Aerdvruter (NL)</t>
         </is>
       </c>
       <c r="C13" s="0"/>
       <c r="D13" s="0" t="n">
         <v>87.45</v>
       </c>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
     </row>