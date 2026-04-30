--- v0 (2025-12-24)
+++ v1 (2026-04-30)
@@ -202,51 +202,51 @@
       <c r="G2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Zeinstra Green Gangster Deere (NL)</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="n">
         <v>84.35</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E4" s="0"/>
       <c r="F4" s="0" t="n">
         <v>83.41</v>
       </c>
       <c r="G4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>All or Nothing (NL)</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>FP</t>