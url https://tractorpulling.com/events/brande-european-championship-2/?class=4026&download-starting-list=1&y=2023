--- v0 (2025-12-24)
+++ v1 (2026-07-28)
@@ -356,51 +356,51 @@
         <v>88.00</v>
       </c>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Terminator (N)</t>
         </is>
       </c>
       <c r="C13" s="0"/>
       <c r="D13" s="0" t="n">
         <v>77.00</v>
       </c>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C14" s="0"/>
       <c r="D14" s="0" t="n">
         <v>47.11</v>
       </c>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>