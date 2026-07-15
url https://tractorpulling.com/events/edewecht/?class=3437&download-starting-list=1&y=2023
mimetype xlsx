--- v0 (2026-02-15)
+++ v1 (2026-07-15)
@@ -365,51 +365,51 @@
       <c r="C13" s="0"/>
       <c r="D13" s="0" t="n">
         <v>51.96</v>
       </c>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>SøMælk D'n Aerdvruter (NL)</t>
         </is>
       </c>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>One Step Beyond (NL)</t>
         </is>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0" t="inlineStr">
         <is>