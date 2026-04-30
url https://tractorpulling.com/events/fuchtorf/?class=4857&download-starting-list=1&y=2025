--- v0 (2025-10-22)
+++ v1 (2026-04-30)
@@ -299,51 +299,51 @@
         <v>85.69</v>
       </c>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Yellow Dream (DE)</t>
         </is>
       </c>
       <c r="C10" s="0"/>
       <c r="D10" s="0" t="n">
         <v>73.00</v>
       </c>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="n">
         <v>69.64</v>
       </c>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Rabbit G'n Wild (DK)</t>
         </is>
       </c>
       <c r="C12" s="0"/>
       <c r="D12" s="0" t="n">
         <v>64.88</v>
       </c>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
     </row>