--- v0 (2025-12-05)
+++ v1 (2026-05-04)
@@ -278,51 +278,51 @@
       <c r="G6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Zeinstra Green Gangster Deere (NL)</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E7" s="0"/>
       <c r="F7" s="0" t="n">
         <v>90.98</v>
       </c>
       <c r="G7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C8" s="0"/>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E8" s="0"/>
       <c r="F8" s="0" t="n">
         <v>88.79</v>
       </c>
       <c r="G8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>European Maid (NL)</t>
         </is>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>FP</t>