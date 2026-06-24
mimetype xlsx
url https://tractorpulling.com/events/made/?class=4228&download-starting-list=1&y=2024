--- v0 (2025-11-02)
+++ v1 (2026-06-24)
@@ -269,51 +269,51 @@
         <v>97.62</v>
       </c>
       <c r="E7" s="0"/>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Zeinstra New Born Deere (NL)</t>
         </is>
       </c>
       <c r="C8" s="0"/>
       <c r="D8" s="0" t="n">
         <v>92.16</v>
       </c>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0" t="n">
         <v>91.56</v>
       </c>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Rabbit G'n Wild (DK)</t>
         </is>
       </c>
       <c r="C10" s="0"/>
       <c r="D10" s="0" t="n">
         <v>90.81</v>
       </c>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
     </row>