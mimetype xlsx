--- v0 (2026-03-18)
+++ v1 (2026-09-14)
@@ -215,51 +215,51 @@
         <v>90.78</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Trackpointer Blue Thunder (NL)</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="n">
         <v>94.26</v>
       </c>
       <c r="E4" s="0"/>
       <c r="F4" s="0" t="n">
         <v>86.15</v>
       </c>
       <c r="G4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="n">
         <v>98.19</v>
       </c>
       <c r="E5" s="0"/>
       <c r="F5" s="0" t="n">
         <v>58.45</v>
       </c>
       <c r="G5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Rabbit G'n Wild (DK)</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="n">
         <v>94.42</v>
       </c>
       <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">