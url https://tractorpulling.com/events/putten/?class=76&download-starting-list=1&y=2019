--- v0 (2025-11-09)
+++ v1 (2026-05-25)
@@ -259,51 +259,51 @@
       <c r="G5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Zeinstra Green Gangster Deere (NL)</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E6" s="0"/>
       <c r="F6" s="0" t="n">
         <v>92.92</v>
       </c>
       <c r="G6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E7" s="0"/>
       <c r="F7" s="0" t="n">
         <v>92.90</v>
       </c>
       <c r="G7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>All or Nothing (NL)</t>
         </is>
       </c>
       <c r="C8" s="0"/>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>FP</t>