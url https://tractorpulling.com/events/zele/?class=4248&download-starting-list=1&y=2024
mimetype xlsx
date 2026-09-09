--- v0 (2025-12-15)
+++ v1 (2026-09-09)
@@ -240,51 +240,51 @@
       <c r="G4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Hurricane (NL)</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E5" s="0"/>
       <c r="F5" s="0" t="n">
         <v>83.99</v>
       </c>
       <c r="G5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interaction 2.0 (NL)</t>
+          <t>GSNED Interaction 2.0 (NL)</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>FP</t>
         </is>
       </c>
       <c r="E6" s="0"/>
       <c r="F6" s="0" t="n">
         <v>80.27</v>
       </c>
       <c r="G6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Betty Booze (DK)</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>FP</t>